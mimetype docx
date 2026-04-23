--- v1 (2026-03-05)
+++ v2 (2026-04-23)
@@ -1317,51 +1317,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 05/03/26, 03:26pm</w:t>
+            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1457,51 +1457,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 05/03/26, 03:26pm</w:t>
+            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1597,51 +1597,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 05/03/26, 03:26pm</w:t>
+            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1737,51 +1737,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 05/03/26, 03:26pm</w:t>
+            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1877,51 +1877,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 05/03/26, 03:26pm</w:t>
+            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="6250" w:type="dxa"/>
       <w:gridCol w:w="200" w:type="dxa"/>
       <w:gridCol w:w="350" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.clean"/>
     </w:tblPr>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:noWrap/>
         </w:tcPr>