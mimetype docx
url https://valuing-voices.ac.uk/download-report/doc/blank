--- v2 (2026-04-23)
+++ v3 (2026-07-21)
@@ -1317,51 +1317,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
+            <w:t xml:space="preserve">Generated: 21/07/26, 02:06am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1457,51 +1457,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
+            <w:t xml:space="preserve">Generated: 21/07/26, 02:06am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1597,51 +1597,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
+            <w:t xml:space="preserve">Generated: 21/07/26, 02:06am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1737,51 +1737,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
+            <w:t xml:space="preserve">Generated: 21/07/26, 02:06am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="11000" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.footer"/>
     </w:tblPr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="1" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11000" w:type="dxa"/>
           <w:tcBorders>
@@ -1877,51 +1877,51 @@
                       <w10:wrap type="inline"/>
                       <v:imagedata r:id="rId3" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="text.small"/>
             </w:rPr>
-            <w:t xml:space="preserve">Generated: 23/04/26, 08:34am</w:t>
+            <w:t xml:space="preserve">Generated: 21/07/26, 02:06am</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="6250" w:type="dxa"/>
       <w:gridCol w:w="200" w:type="dxa"/>
       <w:gridCol w:w="350" w:type="dxa"/>
     </w:tblGrid>
     <w:tblPr>
       <w:tblStyle w:val="table.clean"/>
     </w:tblPr>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:noWrap/>
         </w:tcPr>